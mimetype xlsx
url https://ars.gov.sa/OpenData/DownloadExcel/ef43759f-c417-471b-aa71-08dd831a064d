--- v1 (2026-03-05)
+++ v2 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R678411779b574201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9f8a055f3414aaba757bf906017eb9c.psmdcp" Id="R513cc0985dcf4601" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4136d960b634a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61d11792dfaa435391b1981e25864058.psmdcp" Id="R7549f919f96e48d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="نزع الملكية " sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>الغرض من النزع (خطوط التنظيم )</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>