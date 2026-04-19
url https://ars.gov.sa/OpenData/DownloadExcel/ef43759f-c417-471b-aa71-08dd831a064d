--- v2 (2026-04-19)
+++ v3 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4136d960b634a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61d11792dfaa435391b1981e25864058.psmdcp" Id="R7549f919f96e48d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33888068c6114c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ca76f1638e7481d93c147cdaf1ee444.psmdcp" Id="Ree316fadd33848c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="نزع الملكية " sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>الغرض من النزع (خطوط التنظيم )</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>