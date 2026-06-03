--- v3 (2026-04-19)
+++ v4 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33888068c6114c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ca76f1638e7481d93c147cdaf1ee444.psmdcp" Id="Ree316fadd33848c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a740f8deeb4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2144401a406b45b484ac59c4bbc1f9a1.psmdcp" Id="R97482ac2e0a24671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="نزع الملكية " sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>الغرض من النزع (خطوط التنظيم )</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>