--- v4 (2026-06-03)
+++ v5 (2026-07-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a740f8deeb4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2144401a406b45b484ac59c4bbc1f9a1.psmdcp" Id="R97482ac2e0a24671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0a19149cda4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/918dcaa7991c42d28f07400e9d6be6fd.psmdcp" Id="R4aee5f49b4dd4a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="نزع الملكية " sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>الغرض من النزع (خطوط التنظيم )</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>