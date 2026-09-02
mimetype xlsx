--- v5 (2026-07-19)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0a19149cda4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/918dcaa7991c42d28f07400e9d6be6fd.psmdcp" Id="R4aee5f49b4dd4a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6083ae9380c4405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9aa58a715f554a388155274e165307d2.psmdcp" Id="R496fde321f9246e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="نزع الملكية " sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>الغرض من النزع (خطوط التنظيم )</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>