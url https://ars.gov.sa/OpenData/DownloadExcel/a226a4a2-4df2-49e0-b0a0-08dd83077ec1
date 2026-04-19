--- v2 (2026-03-05)
+++ v3 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4732057544b74021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ba3d7768f0b448c87808143dae3789f.psmdcp" Id="R10ab267368464646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce986828c86c4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c82761a0a1fe40c9bc87398001f1bd3d.psmdcp" Id="R5409ad4062084ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="المراكز الحضرية" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t xml:space="preserve"> عدد المراكز الحضرية</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>