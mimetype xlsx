--- v3 (2026-04-19)
+++ v4 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce986828c86c4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c82761a0a1fe40c9bc87398001f1bd3d.psmdcp" Id="R5409ad4062084ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85aaa7f69914149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cca86a3e9c21480f83353bfbe6ea644e.psmdcp" Id="Rdf9ce69a6b194009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="المراكز الحضرية" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t xml:space="preserve"> عدد المراكز الحضرية</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>