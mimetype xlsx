--- v4 (2026-06-03)
+++ v5 (2026-07-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85aaa7f69914149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cca86a3e9c21480f83353bfbe6ea644e.psmdcp" Id="Rdf9ce69a6b194009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87db5fb74f8447ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e665bfe3e5874b8c8307b307c868b8e7.psmdcp" Id="R62f93f1bc8bc48fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="المراكز الحضرية" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t xml:space="preserve"> عدد المراكز الحضرية</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>