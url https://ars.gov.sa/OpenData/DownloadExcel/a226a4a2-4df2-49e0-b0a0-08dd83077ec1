--- v5 (2026-07-19)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87db5fb74f8447ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e665bfe3e5874b8c8307b307c868b8e7.psmdcp" Id="R62f93f1bc8bc48fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb961b258e40d455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d51926affd2b40119001b6c44e57931a.psmdcp" Id="R1def505c078a48a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="المراكز الحضرية" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t xml:space="preserve"> عدد المراكز الحضرية</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>