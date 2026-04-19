--- v2 (2026-03-05)
+++ v3 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d5fbc3e8764938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6303591640ac46ef957cfc090aaf5928.psmdcp" Id="Rd75afcdd386a4bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7220ba099845cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c00a271c8e2469cb4fbe9e197e3f01e.psmdcp" Id="R917ae3a175154c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="الأشجار والزهور" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>عدد الأشجار</x:t>
   </x:si>
   <x:si>
     <x:t>830298</x:t>
   </x:si>
   <x:si>