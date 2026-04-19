--- v3 (2026-04-19)
+++ v4 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7220ba099845cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c00a271c8e2469cb4fbe9e197e3f01e.psmdcp" Id="R917ae3a175154c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b32be1dbcd48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22d01555b2004f7c8679012f99dbc45f.psmdcp" Id="Reca26c2dddbf42fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="الأشجار والزهور" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>عدد الأشجار</x:t>
   </x:si>
   <x:si>
     <x:t>830298</x:t>
   </x:si>
   <x:si>