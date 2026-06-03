--- v4 (2026-04-19)
+++ v5 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b32be1dbcd48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22d01555b2004f7c8679012f99dbc45f.psmdcp" Id="Reca26c2dddbf42fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e4bab33fba4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb61782a0a92429cb7d869ed0504b31f.psmdcp" Id="Rbf4045f15f4b4a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="الأشجار والزهور" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>عدد الأشجار</x:t>
   </x:si>
   <x:si>
     <x:t>830298</x:t>
   </x:si>
   <x:si>