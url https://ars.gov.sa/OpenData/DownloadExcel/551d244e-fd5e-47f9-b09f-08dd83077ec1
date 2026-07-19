--- v5 (2026-06-03)
+++ v6 (2026-07-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e4bab33fba4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb61782a0a92429cb7d869ed0504b31f.psmdcp" Id="Rbf4045f15f4b4a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa84ac4dcc04bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cb3f6e3f2564d6b8c3301419e51aa52.psmdcp" Id="R064b1ee202cc4f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="الأشجار والزهور" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>عدد الأشجار</x:t>
   </x:si>
   <x:si>
     <x:t>830298</x:t>
   </x:si>
   <x:si>