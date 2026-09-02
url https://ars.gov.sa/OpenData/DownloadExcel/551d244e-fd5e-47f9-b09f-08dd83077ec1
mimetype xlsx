--- v6 (2026-07-19)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa84ac4dcc04bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cb3f6e3f2564d6b8c3301419e51aa52.psmdcp" Id="R064b1ee202cc4f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64639bc7f2547e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc223fa3c2394f7aa2e7eef2bec036be.psmdcp" Id="R53fbb12992bc4e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="الأشجار والزهور" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>عدد الأشجار</x:t>
   </x:si>
   <x:si>
     <x:t>830298</x:t>
   </x:si>
   <x:si>