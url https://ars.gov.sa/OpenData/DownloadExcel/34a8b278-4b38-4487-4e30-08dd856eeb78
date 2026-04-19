--- v1 (2026-03-05)
+++ v2 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8522166582a54626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e12518b70f24c9c85c7f74cbe3c1d01.psmdcp" Id="Re93a26d26fa74601" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1074b3c33e4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2103ca9cc88e4569983acb96d4a6ddf8.psmdcp" Id="R82cce1c46ed74199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="الحدائق والمسطحات الخضراء " sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>مساحة المسطحات الخضراء</x:t>
   </x:si>
   <x:si>
     <x:t>11629015</x:t>
   </x:si>
   <x:si>