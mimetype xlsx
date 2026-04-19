--- v2 (2026-04-19)
+++ v3 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1074b3c33e4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2103ca9cc88e4569983acb96d4a6ddf8.psmdcp" Id="R82cce1c46ed74199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0287c986154fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37cf894c958b4d93acdab65f520ae1f1.psmdcp" Id="Ra3787b955cdd48c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="الحدائق والمسطحات الخضراء " sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>مساحة المسطحات الخضراء</x:t>
   </x:si>
   <x:si>
     <x:t>11629015</x:t>
   </x:si>
   <x:si>