--- v3 (2026-04-19)
+++ v4 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0287c986154fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37cf894c958b4d93acdab65f520ae1f1.psmdcp" Id="Ra3787b955cdd48c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92a534b112614f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f7c82339b2a44149857b55a4a33b1af.psmdcp" Id="Re4a3bae8d7f845c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="الحدائق والمسطحات الخضراء " sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>مساحة المسطحات الخضراء</x:t>
   </x:si>
   <x:si>
     <x:t>11629015</x:t>
   </x:si>
   <x:si>