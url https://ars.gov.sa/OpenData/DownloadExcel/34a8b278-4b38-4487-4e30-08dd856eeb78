--- v4 (2026-06-03)
+++ v5 (2026-07-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92a534b112614f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f7c82339b2a44149857b55a4a33b1af.psmdcp" Id="Re4a3bae8d7f845c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd931bb3cee8f42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/084f1d3a97b7476aad00b01eea5c19c0.psmdcp" Id="R56fd50c958114bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="الحدائق والمسطحات الخضراء " sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>مساحة المسطحات الخضراء</x:t>
   </x:si>
   <x:si>
     <x:t>11629015</x:t>
   </x:si>
   <x:si>