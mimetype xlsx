--- v5 (2026-07-19)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd931bb3cee8f42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/084f1d3a97b7476aad00b01eea5c19c0.psmdcp" Id="R56fd50c958114bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9559d50b71b4400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85393960535a4e299948404a1d135f2e.psmdcp" Id="Rb8d63265f23141b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="الحدائق والمسطحات الخضراء " sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>مساحة المسطحات الخضراء</x:t>
   </x:si>
   <x:si>
     <x:t>11629015</x:t>
   </x:si>
   <x:si>